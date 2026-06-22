--- v0 (2026-05-30)
+++ v1 (2026-06-22)
@@ -13,22381 +13,22183 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="629D4643" w14:textId="77777777" w:rsidR="000A448E" w:rsidRPr="00B74D38" w:rsidRDefault="000A448E" w:rsidP="000A448E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D26DBF" w14:textId="5A701121" w:rsidR="00B079F4" w:rsidRDefault="007A48B0">
+    <w:p w14:paraId="35D26DBF" w14:textId="404007E4" w:rsidR="00B079F4" w:rsidRDefault="007A48B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A48B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
-        <w:t>List Date: 2026-05-</w:t>
+        <w:t>List Date: 2026-0</w:t>
       </w:r>
-      <w:r w:rsidR="00C901A4">
+      <w:r w:rsidR="00BB0E50">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A48B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19:</w:t>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C901A4">
+      <w:r w:rsidR="00BB0E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E50">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A48B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
-        <w:t>:00</w:t>
+        <w:t>:07:00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E35387" w14:textId="5DE75AE1" w:rsidR="007A48B0" w:rsidRDefault="007A48B0" w:rsidP="00C901A4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A48B0">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">ASH 2026 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Speaker List</w:t>
+        <w:t>ASH 2026 Prohibited Speaker List</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4880" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2080"/>
         <w:gridCol w:w="2800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="153FA935" w14:textId="77777777" w:rsidTr="00EE0F80">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="610BDCE5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0F80">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F2623FF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0F80">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0162DF12" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="00AA0001" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00AA0002" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Omar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1421D6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="00AA0003" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abdel-Wahab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2EC37039" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B763327" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648406F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Elisabetta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D6FA2C0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="380BE5A8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abruzzese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="262E6A35" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C27CE2F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40951FD5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ralf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="305ACB1A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="33F2FEDA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Adams</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7605C4AE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7883635D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1DA482" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Imo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5751BE7E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="023CFB5A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Akpan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1B2F63DA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="10835AFC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6387E56A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hanny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB46FBC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...55 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6F790360" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Al-Samkari</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15E439D8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A46389C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jennifer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C484675" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="12F681F4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Albee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3EB87274" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="719AB42C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8BE2E4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Juan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44D51CA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="648C3358" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alderuccio</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="72AA6716" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56FEE9D4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Staci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD6E9BD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0C5D4EF3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Arnold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3EF1A361" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="04A533FA" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E41BAA5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Georg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60EEA9B6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0AA204F7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aue</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0DBA6EB6" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="11B8235D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C7B2CB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7015C1D8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1822FFB3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Auerbach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6C2EA6A9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4214227E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60315623" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Talha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6651D393" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5FC2751F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Badar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3BA78723" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="77E7592D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="197C1BC2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alessandra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60E13B29" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4941AF1A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Balduini</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5398716C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0155004C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Noffar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34F91B48" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5781B3B5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="28230C7A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A442087" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Elisabeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D25357C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="42A0A692" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Battinelli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="216BFD61" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="798E39B9" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A26B33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AE65587" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="68F77D49" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Baumann Kreuziger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4EBD572E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0B419D82" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60497719" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3942B242" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7D6AF4E3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Beaudin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5A10FDAB" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="544E44A8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F442D36" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="670F893E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2587582C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Berliner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0042595F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="776FC025" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59ACD578" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33528844" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="568640C6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bhatt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="595DDA90" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="43E4611C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152B51F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Giada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08DB1FC1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="39F33FD3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bianchi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="132EECD1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5952F444" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E58BF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Eden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D46E0E8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="434F6E9A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Biltibo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5700A322" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E71CB3D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Franziska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA7A59E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4E8ECAA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Blaeschke</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0740B8DC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7F39F9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jeffery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FBA2F64" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="01DFF182" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bluestone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="41193B6A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="388FBAB2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59007EFA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Catherine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="082CFE02" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0314305B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bollard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4C731D6B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4D5B1CAF" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA1BE0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78B17F71" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="220C4FB8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bolwell</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="570609E8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B68536B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mettine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653368D2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2C5514A7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1CD63D2B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="72244A28" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB6EED0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Teresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="522627EB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0DF459C3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bowman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="138731B7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0AD9C230" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="753DC2D6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CCA2F59" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5D687191" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Braunstein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="511AEC37" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="00611B97" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFB5E3D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jennifer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="235D65E6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6C5B29D7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6A95738D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="473A5FDE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="286C1459" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tyler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35BE8F8A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="55555F6B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Buckner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="73E32664" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3588F857" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="257C92E1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5887FC33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="371B834D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Burke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D20E7A6" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="72664AF8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62ABF380" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Linda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22324229" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="79A963CB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Burns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D2748DB" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="50A90B39" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5956FF68" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nicholas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75E8558F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="79912799" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Burwick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="182C3818" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="661ADE9B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00206041" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31229EA0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="75194938" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Campbell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6474805A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2B1D42A1" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDAD2E0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Guillaume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44C2138A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="78D8AACC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Canaud</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="397ADB33" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C91F155" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C. Patrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C47A03" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="25E4115D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Caroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="33875266" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15066284" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39381921" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hetty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21902FD2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3828EC84" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Carraway</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4C80AA8D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5AAC6557" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30FE1E46" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alessandro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A7E81F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1FDC1F60" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Casini</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5A1811DA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2E396ACD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B88EAD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sharon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="698979F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1D46550C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Castellino</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="40CB9EF0" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1FFAFAE6" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC31236" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7045CCB8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="359E965B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cazenave</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4CB5AB3D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1DA9D22B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A781B39" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nelson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ECDEACD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6CB95975" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chao</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="20BF7F49" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4A4122CD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F08E6B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ajai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26BFA23B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="25946DB3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="21B9839A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3E806A0B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE0E3D8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vivien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51436654" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3191B959" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3962B992" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="275DF2A4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F70F240" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76E7E5AB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0B0A5B51" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chesi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="78B17394" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A324A9A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jaehyung</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5664EBA8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cho</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1CC67E34" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0F97A5F0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AABF604" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Satheesh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9B883D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4209DE08" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chonat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B3C5EA8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47C5912C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23C03D8F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="015F2C8A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Churpek</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4EF51EB3" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1608398A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Craig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F6CDC9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="54940E4A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="27E4001B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2416261A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA78F7F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Barry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2016DB33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3338C624" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Coller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6CC97A8B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B4431BD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C070D1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Catherine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16343B09" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="71B4AC55" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Coombs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1C779AD5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="54D52A31" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42350497" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7D1ABD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="06FDE209" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cortes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5A3BFA2A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7FBF9EA8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10C0791D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Adam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25CA3ABC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="42F302CF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cuker</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="171767F4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75367C9A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FECE316" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="46571D9A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cvejic</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="65148D73" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77FBA84B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33B976E8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0C744F58" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cwynarski</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="314DA37F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6083749A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63CA258C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...47 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2E1D3381" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D’Humières</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="149246D9" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A860B7E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lucia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A94DF8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="537397C5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>De Franceschi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="27E9B0BB" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="21DDA14B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB4A3FC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Laurence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="577B1537" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...55 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0F03DA62" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>de Leval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="050BD60C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E817CDB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32C30791" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="589FC9C1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DeBaun</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="682C83F1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="45313060" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="321F312C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A0E0D99" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="71AE4244" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deloughery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2766D73E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="47A330EF" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B19AE84" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Christin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27168E89" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7348B70C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DeStefano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="616E9A0D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1235EE12" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A99181D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Srinivas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D0C7197" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3E3F01D4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Devarakonda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6F17B3E7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="58A59991" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FAEA07" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30FCD8D8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="69F0DEF0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DeZern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="26D32EB2" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="35977437" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64013D98" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Denise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FBD28CD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1EA4DBF8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dillard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="75E07650" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="53B25F22" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E522186" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chancellor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0881C7F3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7FDCC65A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Donald</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2D70A3F1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="167EA631" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF87FAD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Talib</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="752527B1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6447185D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dosani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24F89A34" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3C43A6AD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13BA69B0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xiaoping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32D809B1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="71754E24" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Du</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B32D7C6" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1F2DFC3F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5E0E65" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cynthia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74AD661A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="555B0079" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dunbar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="09B98C4F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0BB867CE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4232D201" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Urshila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="374268C1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="32AF5764" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Durani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2540BCE8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="575EE018" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C730076" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yvonne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29510BDC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="22E5724E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Efebera</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="22FE3237" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC7D6AD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ann-Kathrin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5971CFF4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2683A283" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Eisfeld</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B719773" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD92B6B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="695B2B79" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="02636DA2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ellegast</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="51926FB0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCBE815" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B2C570C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1C9314D2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Elmariah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="209A3A3A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79D3A400" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Edgar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52AF5BC4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="474797E0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Engleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="440BC257" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="63AE723B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B89258" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Willem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1214D3BD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5ED31A8D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fibbe</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="158B7AE8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36612790" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Francesca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25C6636A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="483788E4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fioredda</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="36607977" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F6D539" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Christopher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0926E8EF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="725EB55C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Flowers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="105AB14F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D860612" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E20AB90" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ryan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70553838" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="36628B47" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Flynn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0233B5D1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="683F3450" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A3D43B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gian Luca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="757AC710" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3D11A04B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Forni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6B4BF117" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...106 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="378CE787" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC6BD73" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Stéphanie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="725EBD31" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Forté</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0175ED93" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="339B0115" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mirco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CD78240" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5C8550B4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Friedrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="70DC563D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4BC50B3C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2427CE43" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Terry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7288456D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="26209A1D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1570DC73" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3E104562" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614CE3EF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yongshui</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD135F8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5FE41D4F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5B202D7C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114295B9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3181E969" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="42769ADF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gafter-Gvili</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1A137484" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7DCB08" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Najibah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78AB1C07" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="00E2DBB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Galadanci</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5E62EC7D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7769A38C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Patrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5410215A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2AB43506" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gallagher</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="740115DD" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="12595125" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="141751ED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00CDD8C1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5DAEB4C2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>George</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2FF800D7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1BB5876A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078AA3AE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>George</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D70158F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6CB5F644" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Georges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D1128A2" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="060D5BC0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E18B8F7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D583C60" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="357C8BD6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Georgieff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="746D1F50" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="377DB05D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49858168" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marzyeh</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21C25683" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ghassemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24364E10" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1317E238" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE3B247" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Regina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4001E837" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="193B4D79" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gibson-Burtnick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4A88EAA5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0F1AB14D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164E27DB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Saar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69C1CAAB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4F5BC829" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="10E11F27" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="01F189DE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1099BD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Andres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E20F198" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2DE69511" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gomez-De Leon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="18AECAD1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="06FFFD64" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A42B136" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Margaret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46CF459F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5B953ADC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Goodell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="410455A9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="28C92BC2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A89549" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mahasweta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="277B51F8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4F73CE96" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gooptu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="69E66B1C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48A06E18" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shakira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE41B53" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4DAC6689" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3FAE075D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="76907D7A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A80D1A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>H. Leighton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5172E452" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="150B88EC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Grimes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5855A453" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="31348516" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="202AB6EB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211FB453" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="21B82A1E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gritsman</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="11B85EB2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E25BB5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tanja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27955369" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="74E509DD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gruber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="31109234" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="33BA31F5" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69158C6E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5590DA39" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7AB959E2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="27376093" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7517F25D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="091B4B6A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fernanda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D801F24" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7728D8F4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Gutierrez-Rodrigues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="54CBF2F5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="617174C0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32B9BF04" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Torsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7042FC0A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1AE1BF38" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Haferlach</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D495146" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5898C66F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Stephanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E226212" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7801849C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Halene</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15091FC6" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="07852402" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFED55" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A6A248E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4E0095F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hallek</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="407564FB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C311F5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Adrienne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26566E0E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6B94A471" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hammill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6055E340" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5B6E6BFE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72AFDA9B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC2EEF4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5F625BF3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hankins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="12A34D82" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="00F64E82" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3631CCA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Claire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32EEEA67" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2F844921" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Harrison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4880A9F9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="72A0C4F3" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042E8AB3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Livia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6318C66A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="088BB4B9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hegerova</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="452338BB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB09180" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Florian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EA4F04C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3CCAA4DB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Heidel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3DE7A40E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1CEF468C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7344293C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jennifer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="711496BC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="18EED1B2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Herrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="630B088D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D8E4B75" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22723B22" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ingeborg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="237538A6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="13534BC4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="75E8645E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6273A30A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F1BC9E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65512AEB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="12DDCFA5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Heyman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3581AA09" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4762ECC9" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09429605" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Andreas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F3794F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5A81FA0F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hochhaus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2AE1E81A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3922C4F8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C4D39AB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="05EB31CB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hogg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0D8B5C25" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="56B9258F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3791FF7E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shernan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77035AA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Holtan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3540A5FD" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0E3F8B36" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17E2D304" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jennifer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D8CFFDD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="73C601CA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Holter-Chakrabarty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="133AB0A1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="47574328" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36CC4E97" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kristin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AD6F326" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="56EFC4A1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hope</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2B8D04C5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0B2DDBB0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79B83A3B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DC2F711" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2B9EEE6F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Horowitz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7CA3E43B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2673C9AB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7951ADB9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Christopher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="094D7C3D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4D829AA7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hourigan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2CF94726" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="26DEF037" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430C6629" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aaron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2961EE22" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4DB7FFD8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Iding</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4225A4B7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B2334A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Annie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01D61E91" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3C667866" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Im</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="116F0E0F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="392CDB25" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ruxandra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32EA3BA2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="08DFEC0B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Irimia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6EDD553A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0E572B0B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B016E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Akriti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B53F4A6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="45F2CAB4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3E159211" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="228DC22E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411AFBB2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Siddhartha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04049004" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4336A611" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jaiswal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1123CEDA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="36381601" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="335F16AF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nicholas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F587F98" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="61F60559" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jarjour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4455E517" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4252B9D4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B0E2B5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phoebe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C751FE8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3CF5F207" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Joy Ho</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="731473F3" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4CA3907B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAFD832" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A2B1D6B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="470602BB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jubran</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4385FC89" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="12BD1354" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39EAA2A3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tapan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="116DFCC0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="796E2CE4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kadia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="641A4E36" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="228ED995" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9B3196" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Suman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C487E18" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2ECA50E9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kambhampati</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="51E398FE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6B718FCF" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3DE1EC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Manali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="455B128E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2A110ECD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kamdar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="090EAADA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7E5C72CD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA6E105" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46CEDD5A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="63138183" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kanter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4C07AFE5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="06AEECDE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAD181C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DD769ED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7A82CAE7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kapur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0590ADD8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4A2DC407" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC1B851" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Margaret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69809994" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="45C8FA0E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kasner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3AAA7144" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4EAE79CC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C60B52" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E6146C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="40AD2D45" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kelkar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2B5BE6E9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0073D18A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168356C3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Alok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F78E0FC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="47A42D8A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Khorana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2C1989C8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5205AA4F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763A5CC4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C797F69" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3805CFE7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Khoriaty</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1FCD402D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6366ED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Manpreet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02543F9F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="06705DDB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kochhar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D3F9FEA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="356BD444" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2023B8DE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EEB2037" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1577F12C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Komrokji</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5AF51A8C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04BAFFC9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vishal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D81F7B5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="14F375A6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kukreti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="78D5B580" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="13FF031F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08086460" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AF80B48" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="44FF5F7C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kulasekararaj</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5FCA5BAB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39278564" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>James</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C18F528" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3C3531F5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LaBelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="374060AB" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="67D4BAF0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="712B9CE3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Barbara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="051FFD2D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="312EB4A4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="728D4989" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="62B3EDDC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67146E57" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wilbur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="364AE704" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="15D9E1B1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2EDBC2C5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0E083D5C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB8F15B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alfred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24356120" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="71100121" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="52621A27" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="08EBE931" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D26BB53" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nicholas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A1B3F8F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="01ED553E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="03D65489" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="59FD4E76" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5DC316" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Georg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C2573C0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7111FBFF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7120B3AE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D29DB6C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B7E333" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Weikai</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A940FAA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Li</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="010D9783" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5C1FBCF5" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D3C94D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jonathan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="478CD67F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5CDE6D9B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Licht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1ECB5012" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="18496821" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48A0E130" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michaela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4913FC85" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5EEBD4A3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Liedtke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0BD045FF" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1672318D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="532C7794" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Richard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="350494E1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6BF44E71" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1F155D51" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="49AFF88B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E3A24C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FCBF8D3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="78D620A9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Linenberger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7DBB8391" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="77FA9CDC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDEBDCA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3795827B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4223F1A8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Little</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="536DDB0E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5230AF07" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6460942A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Patricia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053EC08F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6820ECFE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Locantore-Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1FF0297F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="41476A4C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B788D2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sanam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A79DBC0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0C089BA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Loghavi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="59412388" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC5B448" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kah Poh (Melissa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C37BDF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1AA223B9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Loh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="47123A7D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0EF8059E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32FD0281" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1766352A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2F55F07F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Loren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6C696C13" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="57EF3406" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFC2AD4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Peihua</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7403FC33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="356656AA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="59707A10" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EABC1FE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51E0BAAD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6E3DF1C1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="567A0190" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4D2B6E1A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B07A8E1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Helen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C8CF403" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7FE69D3F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="63206D43" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="62F1DF7F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162BAACC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yazan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B144178" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2444154D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Madanat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="412191C7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25A5CEC3" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7417F1A3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Isabelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A0CE91" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="559DE6A3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mahe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="60520451" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4E5D03D7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64F9D69F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ivan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69544117" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5FAB6C0C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maillard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6C1542FA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0B9729A4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61693621" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="552E4B8D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1C4E86D4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Makani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2BA005EA" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="52929494" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41253C04" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Heather</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43082C80" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4C7C2B36" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="20A8DD8F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="35B9B10A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5AC310" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pierre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="355BDFE3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="20FA19BA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mangin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1FE0E7FD" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0BC07C2C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC99683" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E355A95" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="639FFD2C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Manis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3ED8E124" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5374441A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726848C5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C34C0E4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="25BCB4E4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maria Velarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5A8D21E1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="68B0FBFD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6578E8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A564474" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="05DC1F7F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marneth</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6C84E591" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68C0033B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kylee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5220A300" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2948E4F9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Martens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="345B9188" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="43B6302C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4167E5F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A575B6F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="49EDD2A0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Martin-Subero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24A464A8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5829EAB2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F62DEFA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Riccardo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B29FB8E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4F10F23D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Masetti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7AFA0AE5" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D9504" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Camila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ACED9EF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="18EA98F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Masias</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="35BB1C98" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2B5895AE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6580FFFB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="277B06A8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="20E925B7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7F5AFA41" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25DE352A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0072F088" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781CAE63" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="54824D59" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maxson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6BAB0FD9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1AB9D32D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58AA456D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Keith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03A4FDD9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="17365725" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>McCrae</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4A357AC5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="05EAE2F2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65E729AE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rakesh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA3A674" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7036EB39" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mehta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D626C57" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5B608613" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F110D7F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Matthew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="082B3A26" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6C3F81B9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2456008F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="18675157" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21046816" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Christopher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E7D348D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4119DE06" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Melani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5B1BF554" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5BBEA9BC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA8432E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kamal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CD8254F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="28262DFA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Menghrajani</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5B09E41A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8269F0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lauren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="355BB8BC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7226F174" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Merz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="27B19398" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="457313CB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2580A81E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Joseph</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="592626F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="53BE453D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mikhael</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0CA16492" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="453893A7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB3C65" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Danny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE8AF7F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="11D8CCE1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Miller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="087D3815" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="03BBD956" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26854530" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Martha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="463F611C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="61BBFBE8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mims</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="49C432D5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3F3C8642" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="588D7ADA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D2D9BF1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="46AEE964" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mocumbi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="759EF6A1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="43249973" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF75F28" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33B9AFED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="200A3875" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Moerdler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1F00FF84" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="66241674" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1FAC6A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37785927" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="50263DF7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Molina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="53829A5D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="778BD76F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117E454C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ryan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CC2A61" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="34353054" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Morin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="308D47FF" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="19BA4D1F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD4C41F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FDEC736" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5F74AA68" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Moskowitz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6C82111C" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6208661E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2D62F9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="750218E5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="373AB397" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Muffly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="36914B1C" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="65AD8988" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77428AED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Malcolm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6292D8BA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4ED893DE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Munro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6667B033" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="76FA69FD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D821719" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rakhi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09FDBDD1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="12BCFB1E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Naik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3880A07B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="028F09BE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC102AC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Taizo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4171741F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2A9072C0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nakano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="231BC403" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24841AF6" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44757745" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jyoti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A04541D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="696D6337" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nangalia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5DB656A0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0B0B02" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anupama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33EAE65A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="71B23C0B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Narla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="61A2C3EF" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="68916DDE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37260FDE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Loretta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="742C46BD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4A3B8606" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nastoupil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="627EA94A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E30C7C0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lakshmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="062B18EA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="206BCC05" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nayak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="768F3428" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="39DA566D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3031750B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aziz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="124184C5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7463F5D1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nazha</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5F8F5806" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="17F9D60F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0832650C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ED65532" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="105B41D9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Negrin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="75BED490" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="21CC402C" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6695C813" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Peter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CFC4A64" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1B297DCF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Newburger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="30C3DCF1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15638E82" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C6A6E3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Charlotte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17E46A04" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="66FD1034" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Niemeyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6292CC2A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5CFD6101" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="275ECF1F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anjali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4659154C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7B3C8D15" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Niyogi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="18E1FA60" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1E6A93CB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7F3F4C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Obiageli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45102ED8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4FAC41F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nnodu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1639C002" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79B49308" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enrico M.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E62944C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1F799444" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Novelli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="569B56D4" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2F6714FB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4087D542" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maureen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6289AC14" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...55 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="360D1839" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Okam Achebe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1BC685DC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="209CA598" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Toyosi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7217D18E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="34898BD7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Onwuemene</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="69A2C251" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A09F8BA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ifeyinwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="523675B8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5B97CD10" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Osunkwo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="35B6B905" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24057FA9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E68F21" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="01FF2EE5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Padmanabhan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2CD5FE17" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3E690CC7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE4C6A4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ashok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67AB2C79" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0CA5598C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4220C39E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0046F5D5" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1BFB9E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Menaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E1476DD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4F90C79F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15D9084B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6EAEDD7D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D51A267" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Francesca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA22100" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7FD021D5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palandri</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5A461A43" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45740104" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA6D664" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0E57D2FE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Panepinto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="08275C18" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5051D236" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6A5AD3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Helen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="204813AB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="612B2C5D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Papadaki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5F13F339" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="571FB9DD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFA4711" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vikram</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74FE6920" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="35855522" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Paralkar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C430020" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="696BBF18" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772A3C2F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="504543B3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2A53BC4E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Patel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="619414CC" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4FE21407" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658EF5DA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mrinal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2ECDA6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="387A88E2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Patnaik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="51052F5B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="21C95312" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2726C9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mary-Elizabeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE1BC64" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0C07C97C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Percival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5FE0A220" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="652D9E38" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438495C8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Usha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6293EC64" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5072F4FE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Perepu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2A1605C3" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="221BC467" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EBC2A5A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...55 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1E4A7923" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Perié</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="603BDA49" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29E7DFB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CEA85E3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3F7E02BD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Perkins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="26895CF0" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6555AB32" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73320340" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alexander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00D92C69" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="60B39B32" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Perl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1649623A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25D6D1FA" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22959BCC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Florian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E668A6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="60869389" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Perner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="36CB37F2" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24F02FFF" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D422A2E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C0FD780" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2E58EFB1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Peslak</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="02F932CB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6E032F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Asha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AFD06DB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="707CE8BB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pillai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0AAA1C1C" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5DAEAB0F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1E35BE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Olga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349D1E8F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7B008301" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pozdnyakova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2A6A00B2" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0A91D55A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E5354B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Josef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C0D0447" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="443A45BA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Prchal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="46767C85" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1338F542" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B29CF0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leticia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618F0317" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3A3B625A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quintanilla-Fend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="28F4201D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2EE7B30D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B25A14C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Maria Gabriella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="254A282E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3DA99C8D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Raimondo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="205B0C56" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3D1A1F5B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09CCCDCC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reshma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ECED8AC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="10FFB6F2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ramlal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="03AC6CC8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="70777185" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E31BDCD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rachel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="573ABE89" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="454B2FD9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="32A2BFA4" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="137C338F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="314AE56B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lubica</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214FF524" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rauova</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5C0B61BB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED2A162" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BA678F8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1185FB6E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Redell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="42535C4E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2B9B5CB6" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB13AAB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Eduardo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F2F3D67" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="19249601" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rego</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="51203B7A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5D6B47FB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02407C60" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Joanna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="575ACABB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7EF02292" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rhodes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0858E370" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1AC612DE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77B54C36" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kiersten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A56A086" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0139A044" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ricci</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5E79479B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="315FE46E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCE9109" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Joshua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618C4D2B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7E9EE90F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Richter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6BCEEA7E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="776F3A40" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46CB0CBA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ingo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="042DCAEF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="76B42152" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ringshausen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="43C615DA" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="011AA603" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>David</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F28625C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="765F5ED5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ritchie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4D3F1D5B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="72F08A3A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214136F8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Stefano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D9B6358" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5DE69BB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rivella</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C0597F0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10F3CF9B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44219ABE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="74701C96" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Roberts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="750F474E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C0DA8EB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA285F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="012B4C00" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6EFA1BE9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rodger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="695E7ED5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2A6600E8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0315E8CF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Melissa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4691FB32" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7A9111D5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="28D38085" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="586D1ADE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="263D9DAC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Michal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="257C3394" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="24D69DB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4B6E3682" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2A328A57" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CACA8FD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marlies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05273022" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="36DBD2CB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rossmann</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="43A3C858" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="231B4B6A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF20837" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Noemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2331AC18" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3332134D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Roy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7C95D50E" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5BFAB349" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6928DE33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="101479EB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5FE1294F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ruella</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2CEFC562" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3CFC57CB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBCCD76" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sarah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="060FF327" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="55230ED1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rutherford</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25A8CCEF" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="48ABC00B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C0E7DB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Katelyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50108AC7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7E8B7F9E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sadler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3CC4CF05" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="271A35BB" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF33258" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bethany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1884E152" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2FDF5DB2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Samuelson Bannow</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7F28C717" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4C94CB5E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338C0606" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Veena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68BB93FA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1DCFEBC6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sangkhae</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="142066B7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="034AB715" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jean-Emmanuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D24BB0B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="645E639D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sarry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4D85E791" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="388CF78F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A113B72" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Farzana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D15EF2F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="42224A66" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sayani</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7F344E04" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="167077FC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1301EDE3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>David</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D21A7EF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4C0FD523" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scadden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="77D5C33C" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="381DF71E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B7B0F9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F22081" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="690D23A9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Schenkel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C99D5F7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="75A483F1" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="709E02E0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A857302" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="78E1486D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6264778F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D5DD2FD" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4366A89D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>David</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="429ED52A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="545F76CF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7DAD9AC0" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="424A6814" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4374346A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Laurie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="460D0CB7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5C0B8DC3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sehn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="45DEB298" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="172562DA" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8792DE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mikkael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6765C25F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5B1A330D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sekeres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="29B58A06" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="33B046C7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104DF29B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52FF5D92" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1960DAA2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shah</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="42A5479F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="00B650D2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C98168A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nirali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34232092" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="41A5623B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shah</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="763E45E1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0B4C9E97" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D474487" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Zainab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BEFB6A2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="621CF0BE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shahid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7AE59043" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="515B5CF0" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156CBA1C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aryeh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36732880" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="072C80F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shander</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1DD894F8" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6D6E18F9" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390956A7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4545B25E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="364E1AFC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0E43E7F6" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6E1FBA3A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C10A16" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vivien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26EA86D9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0FACAAC3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sheehan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="791A579A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="42269B4B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52383689" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shalini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="042ACD80" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5190FC29" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shenoy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6A6B193B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3F260E15" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E206363" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Patricia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D5F029" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1B91B053" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="079F1784" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="16E536BE" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31F722BB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Akiko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7242CC28" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="70FC375F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Shimamura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="144E28B5" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0DB00B79" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7271DAFB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surbhi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60ED8D2F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="14EAC5B9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sidana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3DDDBE5F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="42E48D54" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B4DC73" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Roy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E715BDB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="767A0A28" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Silverstein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5E002A7D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="36F61AC2" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="550E9F77" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Laura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0037212B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2D086ACE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Silvestri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="00F76BF9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="426D129A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6D479D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abhay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="699129A4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6D612248" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Singh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6A3D5055" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D716545" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F6DE4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bryan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="287D4E9B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="66D7BCC3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="796CA08D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2F075696" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0246FF82" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Akhilesh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22037357" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="78C4C004" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sista</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3B1804CE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6A53C9E4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47919015" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Alan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBF0F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="36515C6E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Skarbnik</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="15610281" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B75192E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Angela R.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1181590B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4653BC06" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="315DAF3F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="13B995F3" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A9DDEA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Iberia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E58D7DA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="20B325B0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sosa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3F83D0DE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="475EF11E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51BA49EB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maximilian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D10907D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="72B29083" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Stahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="11857EB3" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="751D8E85" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2054EBBC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349349DD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="74E44AFC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Stern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5E2C417B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="565FA341" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F17097" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Charlotte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BAB1AB4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0E791678" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Story</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="71DA039D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="130AA264" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E06CE27" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39F7C8AA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="561F8A54" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Stowell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="48021328" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1E853AC6" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A04A30F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Clare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74504F60" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3EF029ED" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="01531216" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0F64E430" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="782C70F4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79F684D6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5BF6353A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Taher</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7C789F9A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C13C0DA" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C92D16B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sarah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D87C40B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1778B065" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="57ED5808" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="74A87431" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDA1A79" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deirdra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C50F6B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="06368567" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Terrell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C05CE72" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="06F867B4" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E6958" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Raymond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72C50961" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="759C4462" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Thertulien</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0B90D310" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02AF20DD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Felicitas R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B1EF078" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="138C61CE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Thol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="253B4430" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="34406EBC" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFDD245" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pallawi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC5E6FD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1D788985" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Torka</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="46A80B0F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26E4FDB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Valerie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23399E6A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="39E5F9AC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tutwiler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7423E7C7" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3BB09271" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BD148B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Konstantinos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="058255D8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6BC9E705" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tzelepis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6BDB223B" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEEDAFA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fyodor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DFD553F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0953B889" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Urnov</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7D0F3C1F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD0FB1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yannis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B50F630" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="000FE6A0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Valtis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1F1BEF5D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8273B6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Suresh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="623A3731" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="439DFDBC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vedantham</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0C4A2FE5" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBA8301" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Paulina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="169244D0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="47406407" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Velasquez</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="58506396" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7A471320" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151C2562" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sangeetha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1020E07A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="73D2D520" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Venugopal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="679AFBAC" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4C162610" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13B59F0D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Francesca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="468140AD" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="39A362E8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vinchi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="492A0B57" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08BF0E1B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D5DEF22" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="248CD091" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Walker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4BEB58CD" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2529CE20" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D01D913" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Katherine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B1FAB2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7AF1B140" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Walsh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3A6EFEEE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...67 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1D865F56" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD56E6D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Jing Jing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49FA2C68" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="010F7D77" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="790B2C73" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="470419A5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tzu-Fei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0582AC0F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="035899A6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="734F6107" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="09B78151" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB52BFE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xiaowei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0506DCC0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="0D657EA0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0BF1BA1F" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="348E22B7" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE8B4F3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05C5AFB1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7D72B4C7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Warren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="60ACB0FF" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5DC83870" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD69A06" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rahma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23D94159" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="02DFC654" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Warsame</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0D05D139" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3C6B1D13" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="652A1C2B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49639988" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1B879BA7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Weyrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="64C89777" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5633A755" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74473FB6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lindsay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DB7F1EC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6C6412D7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wilde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4F60507B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1B10600A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16A75102" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Samuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67AF691C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2BDB6722" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wilson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7C051DD1" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3F043D43" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E412D8F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marcin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="384CF94F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="057D9D32" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wlodarski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5CA7625B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="57AD77E6" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20AF12BA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58374D90" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="776E25CF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wolberg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7419AA62" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2C32B18F" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DD9C94" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lawrence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53EADC7E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="34CCB46E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wolfe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2211A10B" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="297F8E4D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD28D5F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Erica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E085E2B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="3B8647DC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wood</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="38426772" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="34542C47" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D82EF79" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Natalie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="740328D5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="4329C415" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Wuliji</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7351E97A" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3360AF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Huji</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A10D896" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="44305571" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="67706001" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2876D83F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F5C26A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7252A427" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25A4D77D" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="32B3B3C8" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1FFFAC" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Julia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055B9662" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="2FA0463F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="2F91270A" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="5BA279D9" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3304D1C7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D2C1792" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="5AF09C21" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="24D12F94" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="1ABFA838" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03296E33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C1907F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6775515F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7CD27EFE" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0AD23C8E" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A53CBE" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Masayuki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12B31FAA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="6F181B0A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yamashita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="0928E497" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25CBEE33" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E69D90B" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marianne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78DE7484" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="7DB86371" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="10E247B0" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="7E7E2240" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7DCFA7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nidia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35657911" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="44940B31" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Zapata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4B2C97A3" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="3299E79D" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F4EE15" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Joshua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F7D0B71" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1A5E66C9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Zeidner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="6F298078" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="40909958" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55574D86" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="198A714E" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          <w:p w14:paraId="1145DF34" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Zeiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="4EDF49E9" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25EF7353" w14:textId="77777777" w:rsidTr="00EE0F80">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06579B71" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Defu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00EE0F80">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69F2E2B0" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Zeng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17685FDD" w14:textId="30D6452D" w:rsidR="007A48B0" w:rsidRPr="007A48B0" w:rsidRDefault="007A48B0" w:rsidP="00EE0F80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A48B0" w:rsidRPr="007A48B0" w:rsidSect="000A448E">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2254" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="248C77C4" w14:textId="77777777" w:rsidR="009512A0" w:rsidRDefault="009512A0">
+    <w:p w14:paraId="438E11A0" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B814CDE" w14:textId="77777777" w:rsidR="009512A0" w:rsidRDefault="009512A0">
+    <w:p w14:paraId="0AE5D671" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -22422,61 +22224,61 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A0B9380" w14:textId="77777777" w:rsidR="009512A0" w:rsidRDefault="009512A0">
+    <w:p w14:paraId="3F5BF1EE" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="712E5DEC" w14:textId="77777777" w:rsidR="009512A0" w:rsidRDefault="009512A0">
+    <w:p w14:paraId="1FBAF9A5" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68D41CA7" w14:textId="77777777" w:rsidR="000A448E" w:rsidRDefault="000A448E" w:rsidP="00BF0621">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6664"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -22920,58 +22722,64 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A448E"/>
+    <w:rsid w:val="00004A57"/>
+    <w:rsid w:val="00092250"/>
     <w:rsid w:val="000A448E"/>
     <w:rsid w:val="007A48B0"/>
+    <w:rsid w:val="007C713A"/>
+    <w:rsid w:val="00926D66"/>
     <w:rsid w:val="009512A0"/>
     <w:rsid w:val="009C532E"/>
     <w:rsid w:val="00B079F4"/>
+    <w:rsid w:val="00BB0E50"/>
     <w:rsid w:val="00BF2331"/>
     <w:rsid w:val="00C901A4"/>
     <w:rsid w:val="00DC37BA"/>
+    <w:rsid w:val="00E07F90"/>
     <w:rsid w:val="00EE0F80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -24292,68 +24100,68 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>760</Words>
-  <Characters>4336</Characters>
+  <Characters>4332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5086</CharactersWithSpaces>
+  <CharactersWithSpaces>5082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Greg Blair</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>