--- v1 (2026-06-22)
+++ v2 (2026-08-22)
@@ -4,22309 +4,18328 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="629D4643" w14:textId="77777777" w:rsidR="000A448E" w:rsidRPr="00B74D38" w:rsidRDefault="000A448E" w:rsidP="000A448E">
+    <w:p w14:paraId="3850931C" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D26DBF" w14:textId="404007E4" w:rsidR="00B079F4" w:rsidRDefault="007A48B0">
+    <w:p w14:paraId="58ABAD71" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
       <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536AC006" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071D3D01" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0373C1A8" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D92FEF8" w14:textId="22495A0A" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         </w:rPr>
-        <w:t>List Date: 2026-0</w:t>
+        <w:t xml:space="preserve">List Date: 2026-08-12 </w:t>
       </w:r>
-      <w:r w:rsidR="00BB0E50">
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D92FEF9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00505ED4" w:rsidP="009F2C5D"/>
+    <w:p w14:paraId="1D92FEFA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...36 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ASH 2026 Prohibited Speaker List</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1D92FEFB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00505ED4" w:rsidP="009F2C5D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4880" w:type="dxa"/>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2080"/>
-        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="4500"/>
+        <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="153FA935" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FEFE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FEFC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FEFD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="1F2623FF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Last Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF01" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FEFF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hussein Ali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF00" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Abbas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF04" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF02" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Omar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF03" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Abdel-Wahab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF07" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF05" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Charles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF06" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Abrams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF0A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF08" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Elisabetta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF09" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Abruzzese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF0D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF0B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Maureen Okam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF0C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Achebe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF10" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF0E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ralf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF0F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Adams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF13" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF11" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sanjay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF12" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ahuja I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF16" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF14" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hanny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF15" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Al-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Samkari</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF19" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF17" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jennifer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF18" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Albee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF1C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF1A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Juan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF1B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alderuccio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF1F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF1D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Juan Pablo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF1E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alderuccio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF22" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF20" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tomohiro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF21" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Aoki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF25" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF23" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scott A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF24" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Armstrong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF28" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF26" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Staci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF27" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Arnold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF2B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF29" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Georg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF2A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Aue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF2E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF2C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF2D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Auerbach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF31" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF2F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Talha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF30" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Badar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF34" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF32" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alessandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF33" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Balduini</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF37" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF35" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Noffar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF36" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF3A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF38" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Elisabeth M.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF39" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Battinelli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF3D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF3B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lisa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF3C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Baumann Kreuziger I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF40" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF3E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF3F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Beaudin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF43" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF41" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Leon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF42" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bernal-Mizrachi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF46" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF44" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF45" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bhatt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF49" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF47" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Manisha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF48" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bhutani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF4C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF4A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Giada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF4B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bianchi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF4F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF4D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF4E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Biltibo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF52" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF50" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ruemu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ejedafeta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF51" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Birhiray</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF55" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF53" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF54" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Birnbaum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF58" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF56" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Franziska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF57" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Blaeschke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF5B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF59" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jeffery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF5A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bluestone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF5E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF5C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Catherine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF5D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bollard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF61" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF5F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Oliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF60" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Borst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF64" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF62" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mettine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF63" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF67" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF65" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF66" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bouhassira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF6A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF68" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Teresa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF69" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bowman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF6D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF6B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF6C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Braunstein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF70" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF6E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jennifer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF6F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Brown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF73" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF71" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tyler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF72" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Buckner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF76" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF74" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>John</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF75" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Burke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF79" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF77" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Linda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF78" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Burns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF7C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF7A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF7B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Burwick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF7F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF7D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF7E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Callaghan Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A49B0" w14:paraId="08A14F62" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5677AEDD" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          <w:p w14:paraId="00AA0002" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="6101FC46" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="00AA0003" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1412E652" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="648406F6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="7B0CADF9" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="380BE5A8" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="775B0DB4" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="40951FD5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B29AB66" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="33F2FEDA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF82" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF80" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Robert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF81" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Campbell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF85" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF83" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Guillaume</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF84" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Canaud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF88" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF86" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hetty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF87" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Carraway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF8B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF89" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>C. Patrick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF8A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Carroll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF8E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF8C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sharon M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF8D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Castellino Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF91" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF8F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF90" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cazenave</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF94" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF92" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nelson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF93" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF97" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF95" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ajai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF96" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chari</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF9A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF98" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vivien M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF99" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FF9D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF9B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF9C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chesi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFA0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF9E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wee-Joo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FF9F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chng Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFA3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jaehyung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFA6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Satheesh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chonat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFA9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stella T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFA8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFAC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFAA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFAB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Churpek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFAF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFAD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kenneth S.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFAE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cohen Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFB2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Craig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cole I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFB5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Catherine C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Coombs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFB8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jorge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cortes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFBB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFB9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Suzanne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFBA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFBE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFBC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFBD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Creary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFC1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFBF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Adam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cuker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFC4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cvejic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFC7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cwynarski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFCA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Thomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFC9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>D'Humières</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFCD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFCB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lucia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFCC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>De Franceschi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFD0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFCE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Laurence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFCF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Leval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFD3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>DeBaun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFD6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Laura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>DeCastro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFD9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Thomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFD8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Deloughery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFDC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFDA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Christin Blair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFDB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>DeStefano I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFDF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFDD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Srinivas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFDE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Devarakonda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFE2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Susan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>DeWolf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFE5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Amy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>DeZern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFE8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Chancellor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Donald</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFEB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFE9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Talib</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFEA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Dosani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFEE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFEC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Cynthia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFED" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Dunbar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFF1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFEF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Urshila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Durani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFF4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Konstanze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Döhner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFF7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Benjamin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ebert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFFA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jan-Niklas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFF9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eckardt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D92FFFD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFFB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mike</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFFC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eckert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930000" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFFE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ronisha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D92FFFF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Edwards-Elliot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930003" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930001" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yvonne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930002" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Efebera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930006" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930004" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Olufolake</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930005" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Egbujo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Adisa) Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930009" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930007" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930008" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ellegast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93000C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93000A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hany</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93000B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Elmariah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93000F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93000D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Edgar G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93000E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Engleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930012" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1952B5CD" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="6E1DA482" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="69AF0955" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="023CFB5A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="2FAD5B43" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="6387E56A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="24496E45" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="6F790360" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="27437EDB" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="1A46389C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D930010" w14:textId="30181752" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930011" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fibbe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930015" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930013" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Adele K.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930014" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fielding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930018" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930016" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Francesca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930017" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fioredda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93001B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930019" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Christopher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93001A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Flowers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93001E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93001C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ryan A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93001D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Flynn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930021" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93001F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gian Luca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930020" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Forni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930024" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930022" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stephanie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930023" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Forte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930027" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930025" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mirco Julian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930026" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Friedrich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93002A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930028" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Terry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930029" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93002D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93002B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yongshui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93002C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930030" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93002E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93002F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gafter-Gvili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930033" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930031" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Najibah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930032" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Galadanci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930036" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930034" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Patrick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930035" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gallagher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930039" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930037" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930038" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ganz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93003C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93003A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alex</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93003B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>George</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93003F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93003D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lindsey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93003E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>George</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930042" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930040" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>George</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930041" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Georges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930045" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930043" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930044" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Georgieff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930048" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930046" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fernando</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930047" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gibran-Nunes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93004B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930049" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Regina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93004A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gibson-Burtnick, CAE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93004E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93004C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Saar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93004D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930051" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93004F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930050" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gomez-De Leon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930054" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930052" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Zinaida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930053" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Good</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930057" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930055" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Margaret</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930056" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Goodell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93005A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930058" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mahasweta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930059" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gooptu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93005D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93005B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>H. Leighton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93005C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Grimes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930060" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93005E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93005F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gritsman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930063" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930061" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tanja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930062" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gruber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930066" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930064" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930065" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930069" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930067" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fernanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930068" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gutierrez-Rodrigues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93006C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93006A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Monica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93006B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Guzman I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93006F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93006D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Torsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93006E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Haferlach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930072" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930070" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stephanie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930071" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Halene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930075" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930073" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930074" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hallek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930078" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930076" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930077" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hankins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93007B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930079" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Doris K.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93007A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hansen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93007E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93007C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Claire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93007D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Harrison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930081" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93007F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Livia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930080" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hegerova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930084" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930082" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Florian H.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930083" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Heidel IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930087" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930085" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930086" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hernandez-Boussard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93008A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930088" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jennifer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930089" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Herrick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93008D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93008B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93008C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Heyman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930090" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93008E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Laura K.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93008F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hilton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930093" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930091" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Phoebe Joy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930092" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ho</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930096" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930094" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andreas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930095" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hochhaus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930099" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930097" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Phil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930098" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hogg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93009C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93009A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jonathan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93009B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hoggatt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93009F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93009D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93009E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hollenhorst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300A2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="684213F4" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+          </w:p>
+          <w:p w14:paraId="26E3FD40" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F30766E" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6064F112" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B718E4" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D9300A0" w14:textId="1B8126B8" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shernan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2450DD49" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108A6E54" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="748C570C" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="295E0F40" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FE8E24" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D9300A1" w14:textId="187BD747" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Holtan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300A5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300A3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Jennifer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2800" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="12F681F4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300A4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Holter-Chakrabarty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300A8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300A6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kristin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300A7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hope</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300AB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300A9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300AA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Horowitz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300AE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300AC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Christopher S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300AD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hourigan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300B1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300AF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Aaron</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Iding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300B4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Annie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Im</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300B7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ruxandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Irimia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300BA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Amanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300B9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jacobson-Kelly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300BD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300BB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Akriti G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300BC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300C0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300BE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Siddhartha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300BF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jaiswal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300C3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nicholas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jarjour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300C6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anand Devaprasath</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jeyasekharan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300C9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Courtney L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300C8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300CC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300CA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rima</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300CB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jubran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300CF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300CD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tapan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300CE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kadia I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300D2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Suman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kambhampati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300D5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Manali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kamdar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300D8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kanter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300DB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300D9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Margaret</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300DA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kasner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300DE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300DC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Amar Harry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300DD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kelkar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300E1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300DF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Keng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300E4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vanessa E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kennedy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300E7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eimear</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kenny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300EA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Leslie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300E9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kersun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300ED" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300EB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300EC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Khorana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300F0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300EE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300EF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Khoriaty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300F3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Hans-Peter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300F6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alissa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kleinhenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300F9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Manpreet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300F8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kochhar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300FC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300FA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300FB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Komrokji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9300FF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300FD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9300FE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Konopleva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930102" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930100" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vishal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930101" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kukreti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930105" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930103" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Austin G.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930104" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kulasekararaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930108" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930106" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shaji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930107" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kumar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93010B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930109" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>James</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93010A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>LaBelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93010E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93010C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wilbur A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93010D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930111" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93010F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alfred</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930110" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930114" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930112" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Weikai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930113" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Li</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930117" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930115" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jonathan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930116" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Licht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93011A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930118" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michaela</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930119" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Liedtke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93011D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93011B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Richard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93011C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930120" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93011E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93011F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lin Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930123" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930121" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930122" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Linenberger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930126" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930124" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930125" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Little</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930129" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930127" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Patricia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930128" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Locantore-Ford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93012C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93012A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sanam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93012B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Loghavi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93012F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93012D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kah Poh (Melissa)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93012E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Loh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930132" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D894695" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="6F8BE2E4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="5A8C353A" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="648C3358" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="4B08D791" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="56FEE9D4" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="71995507" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="0C5D4EF3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="55056BFF" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="0E41BAA5" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="2ABE654A" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="0AA204F7" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D930130" w14:textId="4C0D067A" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930131" w14:textId="017A9B84" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Loren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930135" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930133" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930134" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Love</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930138" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930136" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Peihua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Peggy)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930137" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93013B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930139" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93013A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93013E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93013C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Helen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93013D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930141" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93013F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yazan F.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930140" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Madanat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930144" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930142" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Isabelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930143" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mahe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930147" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930145" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ivan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930146" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Maillard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93014A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930148" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930149" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Makani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93014D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93014B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Florent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93014C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Malard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930150" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93014E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Heather</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93014F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Male</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930153" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930151" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pierre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930152" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mangin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930156" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930154" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>John P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930155" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Manis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930159" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930157" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anna E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930158" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marneth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93015C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93015A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Keith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93015B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marsolo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93015F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93015D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kylee L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93015E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Martens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930162" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930160" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930161" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Martin-Subero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930165" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930163" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Riccardo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930164" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Masetti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930168" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930166" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Camila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930167" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Masias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93016B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930169" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93016A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93016E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93016C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93016D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Maxson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930171" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93016F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930170" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930174" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930172" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Keith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930173" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>McCrae</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930177" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930175" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rakesh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930176" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mehta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93017A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930178" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Matthew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930179" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mei I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93017D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93017B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Christopher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93017C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Melani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930180" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93017E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ari</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93017F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Melnick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930183" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930181" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kamal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930182" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Menghrajani</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930186" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930184" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Everett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930185" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Meyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930189" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930187" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Annarita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930188" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Miccio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93018C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93018A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joseph</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93018B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mikhael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93018F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93018D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Danny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93018E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Miller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930192" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930190" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Martha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930191" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mims</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930195" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930193" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930194" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Moerdler Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930198" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930196" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ryan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930197" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Morin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93019B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930199" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93019A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Moskowitz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93019E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93019C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joanne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93019D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mountford</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301A1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93019F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Muffly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301A4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Malcolm Gordon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Munro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301A7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rakhi P.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Naik Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301AA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jyoti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301A9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nangalia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301AD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301AB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anupama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301AC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Narla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301B0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301AE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lakshmi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301AF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nayak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301B3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Aziz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nazha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301B6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Robert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Negrin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301B9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Peter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301B8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Newburger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301BC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301BA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Charlotte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301BB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Niemeyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301BF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19ADFD58" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="50C7B2CB" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="2F7BB678" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="1822FFB3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="70045FC7" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="60315623" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="63351D44" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="5FC2751F" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1C470B1A" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="197C1BC2" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D9301BD" w14:textId="07B094BF" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sarah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="443AB88F" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="4941AF1A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="420CCF31" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="0155004C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="326EFB94" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="34F91B48" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="76E6BAA7" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="1A442087" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1370EACD" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="42A0A692" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D9301BE" w14:textId="0C938C10" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nikiforow</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301C2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anjali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Niyogi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301C5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Obiageli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nnodu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301C8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Enrico M. M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Novelli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301C9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Oluwatoyosi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301CA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Onwuemene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301CE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301CC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ifeyinwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301CD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Osunkwo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301D1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301CF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ashok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301D4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Menaka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301D7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Francesca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Palandri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301DA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301D9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Panepinto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301DD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301DB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Helen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301DC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Papadaki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301E0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301DE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vikram</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301DF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Paralkar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301E3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Anand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Patel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301E6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mrinal M.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Patnaik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301E9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Livius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301E8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Penter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301EC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301EA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>William</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301EB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Peranteau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301EF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301ED" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mary-Elizabeth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301EE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Percival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301F2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Usha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Perepu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301F5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Leila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Perié</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301F8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andrew Charles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Perkins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301FB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301F9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alexander E.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301FA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Perl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9301FE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301FC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Florian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301FD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Perner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930201" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9301FF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scott Alan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930200" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Peslak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930204" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930202" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Antonio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930203" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pierini</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930207" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930205" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joanna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930206" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pierro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93020A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930208" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Asha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930209" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pillai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93020D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93020B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Doris M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93020C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ponce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930210" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93020E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kimmo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93020F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Porkka Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930213" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930211" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jacquelyn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930212" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Powers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930216" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930214" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Olga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930215" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pozdnyakova</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930219" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930217" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Josef</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930218" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Prchal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93021C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93021A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Leticia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93021B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Quintanilla-Martinez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93021F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93021D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Brittany Knick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93021E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ragon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930222" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930220" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Maria Gabriella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930221" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Raimondo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930225" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930223" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Reshma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930224" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ramlal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930228" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930226" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rachel E.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930227" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93022B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930229" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michele</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93022A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Redell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93022E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93022C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Eduardo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93022D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930231" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93022F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joanna M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930230" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rhodes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930234" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930232" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Kiersten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930233" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ricci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930237" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930235" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joshua</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930236" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Richter I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93023A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930238" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ingo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930239" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ringshausen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93023D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93023B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>David</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93023C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ritchie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930240" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93023E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stefano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93023F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rivella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930243" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930241" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andrew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930242" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Roberts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930246" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930244" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930245" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rodger Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930249" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930247" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yusuf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930248" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Roohani</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93024C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93024A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Melissa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93024B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93024F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79C61560" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="63A26B33" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="05E5313F" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="68F77D49" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="2017348A" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="60497719" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="0A7CE0E4" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="7D6AF4E3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="7D316B7F" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="6F442D36" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D93024D" w14:textId="73CC3C47" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Michal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E371D19" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="2587582C" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="02315B06" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="59ACD578" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="0276DE4E" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="568640C6" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="62AF9C5C" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="152B51F1" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="6FAA1C00" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="39F33FD3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D93024E" w14:textId="060E5A47" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930252" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930250" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930251" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rosenstein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930255" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930253" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marlies Petra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930254" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rossmann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930258" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930256" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Noemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930257" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Roy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93025B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930259" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93025A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ruella</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93025E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93025C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jeremy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93025D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rupon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930261" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93025F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sarah C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930260" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rutherford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930264" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930262" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Gilles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930263" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Salles I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930267" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930265" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bethany</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930266" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Samuelson Bannow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93026A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930268" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vaishali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930269" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sanchorawala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93026D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93026B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Veena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93026C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sangkhae</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930270" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93026E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jean-Emmanuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93026F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sarry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930273" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930271" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rahul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930272" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Satija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930276" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930274" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Farzana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930275" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sayani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930279" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930277" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>David T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930278" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scadden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93027C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93027A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jason</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93027B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Schenkel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93027F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93027D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Timothy Martin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93027E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Schmidt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930282" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930280" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930281" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930285" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930283" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>David</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930284" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Scott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930288" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930286" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Laurie H.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930287" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sehn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93028B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930289" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mikkael</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93028A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sekeres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93028E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93028C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93028D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930291" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93028F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nirali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930290" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930294" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930292" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Urvi A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930293" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930297" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930295" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Zainab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930296" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shahid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93029A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930298" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Aryeh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930299" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shander</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93029D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93029B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mala</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93029C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shanmugam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302A0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93029E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93029F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shavit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302A3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vivien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sheehan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302A6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shalini</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shenoy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302A9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Patricia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302A8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302AC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302AA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Akiko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302AB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shimamura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302AF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302AD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Roni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302AE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Shouval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302B2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Surbhi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sidana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302B5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Roy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Silverstein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302B8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Laura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Silvestri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302BB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302B9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Abhay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302BA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Singh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302BE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302BC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Bryan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302BD" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sisk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302C1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302BF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Akhilesh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302C4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Skarbnik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302C7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Iberia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sosa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302CA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andrew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302C9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Srisuwananukorn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302CD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302CB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Maximilian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302CC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302CE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Robert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302CF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302D3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Charlotte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Story</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302D6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sean</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Stowell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302D9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Clare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302D8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302DC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302DA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sarah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302DB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tasian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302DF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5317CD98" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="2B6E58BF" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="050376B6" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="434F6E9A" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="6D97895B" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="5E71CB3D" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="0A0D2FFD" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="4E8ECAA3" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="1D9302DD" w14:textId="697D615E" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Deirdra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31273425" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="4E7F39F9" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="01717B03" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="01DFF182" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="12590323" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="59007EFA" w14:textId="77777777" w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w:rsidRDefault="00EE0F80" w:rsidP="00C901A4">
+          </w:p>
+          <w:p w14:paraId="757FFB67" w14:textId="77777777" w:rsidR="000A49B0" w:rsidRDefault="000A49B0" w:rsidP="009F2C5D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+          </w:p>
+          <w:p w14:paraId="1D9302DE" w14:textId="7BDA01B2" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Terrell Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302E2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Raymond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E1" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Thertulien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302E5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Felicitas R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E4" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Thol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302E8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alexis A.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E7" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302EB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302E9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Pallawi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302EA" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Torka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302EE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302EC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Valerie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302ED" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tutwiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302F1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302EF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Konstantinos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F0" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tzelepis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302F4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F2" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Fyodor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F3" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Urnov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302F7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F5" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Saad Z.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F6" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Usmani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302FA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F8" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yannis K.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302F9" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Valtis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D9302FD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302FB" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Suresh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302FC" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vedantham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930300" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302FE" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ana Maria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9302FF" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Velarde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930303" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930301" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Paulina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930302" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Velasquez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930306" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930304" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Sangeetha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930305" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Venugopal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930309" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930307" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nicole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930308" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Verdun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93030C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93030A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Elliott P.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93030B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vichinsky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93030F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93030D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Francesca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93030E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Vinchi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930312" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930310" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930311" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Walker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930315" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930313" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Katherine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930314" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Walsh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930318" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930316" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Katherine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930317" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Walsh Jr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93031B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930319" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Tzu-Fei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93031A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93031E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93031C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xiaowei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93031D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930321" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93031F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930320" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Warren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930324" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930322" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Rahma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930323" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Warsame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930327" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930325" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Andrew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930326" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Weyrich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93032A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930328" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Samuel Robert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930329" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wilson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93032D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93032B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marcin W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93032C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wlodarski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930330" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93032E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Alisa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93032F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wolberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930333" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930331" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Lawrence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930332" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wolfe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930336" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930334" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Ambroise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930335" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wonkam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930339" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930337" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Erica M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930338" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93033C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93033A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Meg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93033B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wood, MPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93033F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93033D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Emily</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93033E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wroe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930342" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930340" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Catherine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2800" w:type="dxa"/>
-[...681 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930341" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930345" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930343" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Natalie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930344" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Wuliji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930348" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930346" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Huji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930347" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93034B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930349" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93034A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93034E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93034C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Julia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93034D" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930351" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93034F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Mina L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930350" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930354" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930352" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930353" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Xu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930357" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930355" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Masayuki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930356" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yamashita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93035A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930358" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Jun J. J.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930359" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93035D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93035B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Karina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93035C" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yazdanbakhsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930360" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93035E" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Marianne Elaine McPherson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93035F" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Yee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930363" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930361" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Nidia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930362" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Zapata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930366" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930364" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Joshua F.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930365" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+              </w:rPr>
+              <w:t>Zeidner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D930369" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930367" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2800" w:type="dxa"/>
-[...19626 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D930368" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Zeiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0F80" w:rsidRPr="00EE0F80" w14:paraId="25EF7353" w14:textId="77777777" w:rsidTr="00EE0F80">
-[...29 lines deleted...]
-                <w:lang w:val="en-US"/>
+      <w:tr w:rsidR="00505ED4" w14:paraId="1D93036C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93036A" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Defu</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D93036B" w14:textId="77777777" w:rsidR="00505ED4" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
               </w:rPr>
               <w:t>Zeng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17685FDD" w14:textId="30D6452D" w:rsidR="007A48B0" w:rsidRPr="007A48B0" w:rsidRDefault="007A48B0" w:rsidP="00EE0F80">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="007A48B0" w:rsidRPr="007A48B0" w:rsidSect="000A448E">
+    <w:p w14:paraId="1D93036D" w14:textId="77777777" w:rsidR="00B10143" w:rsidRDefault="00B10143" w:rsidP="009F2C5D"/>
+    <w:sectPr w:rsidR="00B10143">
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-[...1 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="438E11A0" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F62CCBC" w14:textId="77777777" w:rsidR="00B10143" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE5D671" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D1BFBA5" w14:textId="77777777" w:rsidR="00B10143" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...5 lines deleted...]
-  <w:font w:name="Aptos Narrow">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F5BF1EE" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="271BB87B" w14:textId="77777777" w:rsidR="00B10143" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FBAF9A5" w14:textId="77777777" w:rsidR="00926D66" w:rsidRDefault="00926D66">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="087FAEC5" w14:textId="77777777" w:rsidR="00B10143" w:rsidRDefault="00B10143" w:rsidP="009F2C5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68D41CA7" w14:textId="77777777" w:rsidR="000A448E" w:rsidRDefault="000A448E" w:rsidP="00BF0621">
+  <w:p w14:paraId="78E0832C" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D" w:rsidP="009F2C5D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4513"/>
-        <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6664"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66A8773C" wp14:editId="67F32EF5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581525D2" wp14:editId="3E58C66D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-899795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-443230</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7547178" cy="1409700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="802513787" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{505273D2-5420-445B-B0F4-38514F630910}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="802513787" name="Picture 1"/>
@@ -22333,502 +18352,224 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="622ADEDF" w14:textId="77777777" w:rsidR="009F2C5D" w:rsidRDefault="009F2C5D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01565E7F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2B4B25AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C512D010"/>
+    <w:lvl w:ilvl="0" w:tplc="6E6A6758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...144 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="FCC24996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62D870CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D10E8722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8BF01616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9B08EDF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4C7A6A84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EC1A5FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EEFCD0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="957688488">
+  <w:num w:numId="1" w16cid:durableId="1093015580">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A448E"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00EE0F80"/>
+    <w:rsidRoot w:val="00505ED4"/>
+    <w:rsid w:val="000A49B0"/>
+    <w:rsid w:val="00505ED4"/>
+    <w:rsid w:val="009F2C5D"/>
+    <w:rsid w:val="00B10143"/>
+    <w:rsid w:val="00D817F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="72B91413"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A5A2400D-9C7D-4261-80C7-DCBB71157498}"/>
+  <w14:docId w14:val="1D92FEF8"/>
+  <w15:docId w15:val="{DF546567-BA6E-4B12-969C-AD139097E26A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23167,652 +18908,293 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...116 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...4 lines deleted...]
-    <w:rsid w:val="000A448E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...68 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000A448E"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="000A448E"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...4 lines deleted...]
-    <w:rsid w:val="000A448E"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="000A448E"/>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A448E"/>
+    <w:rsid w:val="009F2C5D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A448E"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009F2C5D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A448E"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009F2C5D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...19 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009F2C5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -24099,69 +19481,50 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>760</Words>
-  <Characters>4332</Characters>
+  <Words>904</Words>
+  <Characters>5562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>927</Lines>
+  <Paragraphs>923</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5082</CharactersWithSpaces>
+  <CharactersWithSpaces>5543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>